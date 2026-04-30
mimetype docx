--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -349,51 +349,72 @@
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2025年，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>威海临港经济技术开发区管理委员认真贯彻落实《条例》及国家、省、市关于全面推进政务公开工作的系列决策部署，紧紧围绕经济社会发展和人民群众关注关切，持续深化公开内容，完善公开机制，优化公开服务，不断提升政府工作透明度和公信力。</w:t>
+        <w:t>威海临港经济技术开发区管理委员</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:cs="仿宋_GB2312"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>会</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>认真贯彻落实《条例》及国家、省、市关于全面推进政务公开工作的系列决策部署，紧紧围绕经济社会发展和人民群众关注关切，持续深化公开内容，完善公开机制，优化公开服务，不断提升政府工作透明度和公信力。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40086730">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="576" w:lineRule="exact"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:color w:val="auto"/>
@@ -877,52 +898,50 @@
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>在制定区级主动公开事项目录的基础上，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>督导乡镇完善镇级人民政府主动公开事项目录，建立覆盖信息生成、审核、公开、更新</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:cs="仿宋_GB2312"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>全流程的管理制度。强化源头管理，在文件起草环节即明确公开属性，并</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:cs="仿宋_GB2312"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>于文件制发时</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
@@ -14415,96 +14434,97 @@
     <w:nsid w:val="A53C126C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A53C126C"/>
     <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="chineseCounting"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="640" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader w:val="0"/>
   <w:bordersDoNotSurroundFooter w:val="0"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="1"/>
   <w:displayVerticalDrawingGridEvery w:val="1"/>
   <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00000000"/>
     <w:rsid w:val="10FA7FA0"/>
     <w:rsid w:val="15E56E19"/>
     <w:rsid w:val="1BE0085A"/>
     <w:rsid w:val="2D002054"/>
     <w:rsid w:val="2D8531AB"/>
     <w:rsid w:val="2D8B592C"/>
     <w:rsid w:val="302A7846"/>
     <w:rsid w:val="37336536"/>
     <w:rsid w:val="3B7D2AA6"/>
     <w:rsid w:val="3F0E2037"/>
     <w:rsid w:val="44D3314F"/>
     <w:rsid w:val="491D47AE"/>
     <w:rsid w:val="4CF237CB"/>
     <w:rsid w:val="50202D39"/>
     <w:rsid w:val="54BF3AFB"/>
     <w:rsid w:val="5574381A"/>
+    <w:rsid w:val="56B741C2"/>
     <w:rsid w:val="58685D69"/>
     <w:rsid w:val="5E840471"/>
     <w:rsid w:val="5E9D368F"/>
     <w:rsid w:val="61D648AA"/>
     <w:rsid w:val="639C7B5C"/>
     <w:rsid w:val="67031D97"/>
     <w:rsid w:val="682420F2"/>
     <w:rsid w:val="687A2727"/>
     <w:rsid w:val="6A191BFF"/>
     <w:rsid w:val="6BBA0725"/>
     <w:rsid w:val="776102A2"/>
     <w:rsid w:val="784A5E00"/>
     <w:rsid w:val="788E5BCE"/>
     <w:rsid w:val="7B026F8F"/>
     <w:rsid w:val="7D1C7763"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -15093,61 +15113,61 @@
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <Pages>6</Pages>
-  <Words>2936</Words>
-  <Characters>3071</Characters>
+  <Words>2937</Words>
+  <Characters>3072</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3071</CharactersWithSpaces>
-  <Application>WPS Office_12.1.0.24657_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>3072</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.25225_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>威海临港经济技术开发区管理委员会</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.24657</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.25225</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOTemplateDocerSaveRecord">
-    <vt:lpwstr>eyJoZGlkIjoiOGExMzNlNTdlMDJiNmI2YzE0OGM3MmEyYzRmNjE4Y2MiLCJ1c2VySWQiOiIyNTkyMTI5MDUifQ==</vt:lpwstr>
+    <vt:lpwstr>eyJoZGlkIjoiMTBmM2M3ZGIyZjhhMDFkZGNlYjdhMzYxNTcxOTIzNDMiLCJ1c2VySWQiOiIyNTkyMTI5MDUifQ==</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ICV">
     <vt:lpwstr>4E6E2AAE837145289B8FA2038AF9ED44_13</vt:lpwstr>
   </property>
 </Properties>
 </file>